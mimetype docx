--- v0 (2026-03-03)
+++ v1 (2026-07-20)
@@ -167,106 +167,74 @@
         <w:t xml:space="preserve">Over: Hupsago BV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hupsago heeft zich gevestigd als de 'Uber onder de duurzame installaties', die consumenten en gecertificeerde installateurs samenbrengt op één platform dat focust op thuisbatterijen. Radicale transparantie, grondige verificatie van installateurs en het zichtbaar maken van kwaliteit via eerlijke reviews en prestatie-indicatoren zijn de hoekstenen van onze dienstverlening. Hun doel is het verduurzamingsproces gemakkelijk en betrouwbaar te maken, zodat consumenten zorgen- en verrassingsvrij kunnen overstappen op duurzame energie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>